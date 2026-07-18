--- v0 (2026-03-24)
+++ v1 (2026-07-18)
@@ -1,123 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="391BFD24" w14:textId="77777777" w:rsidR="00475AFA" w:rsidRPr="003D2F07" w:rsidRDefault="005E4C06">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00475AFA" w:rsidRDefault="005E4C06" w14:paraId="391BFD24" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Mearns Kirk Helping Hands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CB1544" w14:textId="77777777" w:rsidR="005E4C06" w:rsidRPr="003D2F07" w:rsidRDefault="005E4C06">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005E4C06" w:rsidRDefault="005E4C06" w14:paraId="01CB1544" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dignity at Work Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FB743E" w14:textId="77777777" w:rsidR="005E4C06" w:rsidRPr="003D2F07" w:rsidRDefault="005E4C06">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005E4C06" w:rsidRDefault="005E4C06" w14:paraId="66FB743E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Why Does Mearns Kirk Helping Hands Have a Dignity at Work Policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A7649D" w14:textId="52A65661" w:rsidR="005E4C06" w:rsidRDefault="005E4C06" w:rsidP="005E4C06">
+    <w:p w:rsidR="005E4C06" w:rsidP="005E4C06" w:rsidRDefault="005E4C06" w14:paraId="57A7649D" w14:textId="52A65661">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4C06">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Harassment, </w:t>
       </w:r>
-      <w:r w:rsidR="00FE2C05" w:rsidRPr="005E4C06">
+      <w:r w:rsidRPr="005E4C06" w:rsidR="00FE2C05">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>bullying,</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4C06">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and victimisation are not </w:t>
       </w:r>
       <w:r w:rsidR="009372D7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>tolerated</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -186,51 +190,51 @@
         </w:rPr>
         <w:t>relationships. It may also affect work perfo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>rmance and could cause</w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>to leave their paid or voluntary roles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37984267" w14:textId="4BBF5085" w:rsidR="00531A5B" w:rsidRDefault="00132F2D" w:rsidP="00132F2D">
+    <w:p w:rsidR="00531A5B" w:rsidP="00132F2D" w:rsidRDefault="00132F2D" w14:paraId="37984267" w14:textId="4BBF5085">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132F2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Harassment,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE2C05">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -257,247 +261,247 @@
         </w:rPr>
         <w:t xml:space="preserve"> the eyes of the law, forms of </w:t>
       </w:r>
       <w:r w:rsidRPr="00132F2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">discrimination and </w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>are therefore</w:t>
       </w:r>
       <w:r w:rsidRPr="00132F2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> unlawful. Serious harassment may be a criminal offence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCBAFB4" w14:textId="22040259" w:rsidR="00132F2D" w:rsidRDefault="00132F2D" w:rsidP="00132F2D">
+    <w:p w:rsidR="00132F2D" w:rsidP="00132F2D" w:rsidRDefault="00132F2D" w14:paraId="4BCBAFB4" w14:textId="22040259">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00132F2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Everyone </w:t>
       </w:r>
-      <w:r w:rsidR="00531A5B" w:rsidRPr="00132F2D">
+      <w:r w:rsidRPr="00132F2D" w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>always has the right to be treated with dignity and respect</w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> including when carrying out duties on behalf of MKHH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60206FF8" w14:textId="77777777" w:rsidR="00132F2D" w:rsidRPr="00132F2D" w:rsidRDefault="00132F2D" w:rsidP="00132F2D">
+    <w:p w:rsidRPr="00132F2D" w:rsidR="00132F2D" w:rsidP="00132F2D" w:rsidRDefault="00132F2D" w14:paraId="60206FF8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy </w:t>
       </w:r>
       <w:r w:rsidRPr="00132F2D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">explains: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5774664B" w14:textId="1AE00BE3" w:rsidR="00132F2D" w:rsidRPr="003D2F07" w:rsidRDefault="00132F2D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00132F2D" w:rsidP="003D2F07" w:rsidRDefault="00132F2D" w14:paraId="5774664B" w14:textId="455E1A9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>The behaviours that you are expected to demonstrate at MKHH</w:t>
       </w:r>
       <w:r w:rsidR="009372D7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278525FC" w14:textId="6D7ACB8F" w:rsidR="00132F2D" w:rsidRPr="003D2F07" w:rsidRDefault="00132F2D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00132F2D" w:rsidP="003D2F07" w:rsidRDefault="00132F2D" w14:paraId="278525FC" w14:textId="6D7ACB8F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What bullying, harassment and victimisation mean</w:t>
       </w:r>
       <w:r w:rsidR="009372D7">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0F0D1D" w14:textId="028089EE" w:rsidR="008C4CB3" w:rsidRPr="003D2F07" w:rsidRDefault="00132F2D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="00E2483A" w:rsidR="00E2483A" w:rsidP="00E2483A" w:rsidRDefault="00132F2D" w14:paraId="112AF183" w14:textId="4630042D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What you need to do if you think you are being bullied, </w:t>
       </w:r>
-      <w:r w:rsidR="00FE2C05" w:rsidRPr="003D2F07">
+      <w:r w:rsidRPr="003D2F07" w:rsidR="00FE2C05">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>harassed,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or victimised. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6175E776" w14:textId="2034BC56" w:rsidR="009A5F22" w:rsidRPr="009372D7" w:rsidRDefault="006B6EFD" w:rsidP="006B6EFD">
+    <w:p w:rsidRPr="009372D7" w:rsidR="009A5F22" w:rsidP="006B6EFD" w:rsidRDefault="006B6EFD" w14:paraId="6175E776" w14:textId="2034BC56">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">You will also find more information in </w:t>
       </w:r>
       <w:r w:rsidRPr="009372D7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>our Equality and Diversity Policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033D8817" w14:textId="77777777" w:rsidR="009A5F22" w:rsidRPr="003D2F07" w:rsidRDefault="009A5F22" w:rsidP="006B6EFD">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="009A5F22" w:rsidP="006B6EFD" w:rsidRDefault="009A5F22" w14:paraId="033D8817" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Who Is Covered by this Policy?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9A953F" w14:textId="6F705552" w:rsidR="00BE59D6" w:rsidRPr="00BE59D6" w:rsidRDefault="00BE59D6" w:rsidP="00BE59D6">
+    <w:p w:rsidRPr="00BE59D6" w:rsidR="00BE59D6" w:rsidP="00BE59D6" w:rsidRDefault="00BE59D6" w14:paraId="6A9A953F" w14:textId="6F705552">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy applies to all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">paid </w:t>
       </w:r>
       <w:r w:rsidR="00FE2C05">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -531,408 +535,345 @@
         </w:rPr>
         <w:t>lse engaged to work with MKHH</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, wheth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">er by direct contract with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">organisation or otherwise. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475C8940" w14:textId="10E60385" w:rsidR="00BE59D6" w:rsidRDefault="00BE59D6" w:rsidP="00BE59D6">
+    <w:p w:rsidR="00BE59D6" w:rsidP="00BE59D6" w:rsidRDefault="00BE59D6" w14:paraId="475C8940" w14:textId="10E60385">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>It covers bullying and harassment in the workplace and in any work-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">related setting </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>outside the workplace, for example,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> training, work related</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE59D6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> trips and work-related social events. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6321B98A" w14:textId="77777777" w:rsidR="00531A5B" w:rsidRPr="00BE59D6" w:rsidRDefault="00531A5B" w:rsidP="00BE59D6">
-[...7 lines deleted...]
-    <w:p w14:paraId="440A344A" w14:textId="77777777" w:rsidR="006B6EFD" w:rsidRPr="003D2F07" w:rsidRDefault="000847F3" w:rsidP="00132F2D">
+    <w:p w:rsidRPr="00BE59D6" w:rsidR="00531A5B" w:rsidP="00BE59D6" w:rsidRDefault="00531A5B" w14:paraId="6321B98A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D2F07" w:rsidR="006B6EFD" w:rsidP="00132F2D" w:rsidRDefault="000847F3" w14:paraId="440A344A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>What is my Responsibility?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5684E521" w14:textId="77777777" w:rsidR="00E34777" w:rsidRPr="00E34777" w:rsidRDefault="00E34777" w:rsidP="00E34777">
+    <w:p w:rsidRPr="00E34777" w:rsidR="00E34777" w:rsidP="00E34777" w:rsidRDefault="00E34777" w14:paraId="5684E521" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34777">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Everyone is responsible for their own behaviour. You should: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4357128E" w14:textId="77777777" w:rsidR="00E34777" w:rsidRPr="003D2F07" w:rsidRDefault="00E34777" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00E34777" w:rsidP="003D2F07" w:rsidRDefault="00E34777" w14:paraId="4357128E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Treat everyone with dignity and respect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6FBD2E" w14:textId="77777777" w:rsidR="00E34777" w:rsidRPr="003D2F07" w:rsidRDefault="00E34777" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00E34777" w:rsidP="003D2F07" w:rsidRDefault="00E34777" w14:paraId="7E6FBD2E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Not bully or harass anyone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB9879F" w14:textId="0CACE6BE" w:rsidR="00E34777" w:rsidRPr="003D2F07" w:rsidRDefault="00E34777" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00E34777" w:rsidP="003D2F07" w:rsidRDefault="00E34777" w14:paraId="1FB9879F" w14:textId="0CACE6BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Not victimise or attempt to victimise anyone who has made complaints of discrimination, or </w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>anyone who has given</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> information to support a complaint. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B94A69F" w14:textId="744F27F0" w:rsidR="00E34777" w:rsidRPr="003D2F07" w:rsidRDefault="00E34777" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00E34777" w:rsidP="003D2F07" w:rsidRDefault="00E34777" w14:paraId="2B94A69F" w14:textId="72A6897B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Report incidents to </w:t>
       </w:r>
+      <w:r w:rsidR="00F76CFE">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a staff member </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2F07">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if you think they are inappropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000847F3" w:rsidP="00E34777" w:rsidRDefault="00F76CFE" w14:paraId="00C8DCA9" w14:textId="4524109F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00531A5B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="0077593B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="00531A5B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>that everyone</w:t>
+      </w:r>
+      <w:r w:rsidR="0077593B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is aware of this policy. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidR="0077593B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
       <w:r w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">your Group Leader, </w:t>
-[...42 lines deleted...]
-        <w:t>he Volunteer Coordinator</w:t>
+        <w:t>act</w:t>
       </w:r>
       <w:r w:rsidR="0077593B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...89 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> if they become aware that bullying, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E34777">
+      <w:r w:rsidRPr="00E34777" w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>harassment,</w:t>
       </w:r>
-      <w:r w:rsidR="00E34777" w:rsidRPr="00E34777">
+      <w:r w:rsidRPr="00E34777" w:rsidR="00E34777">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or victimisation is happening. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C5EA08" w14:textId="77777777" w:rsidR="00E078DF" w:rsidRPr="003D2F07" w:rsidRDefault="00E078DF" w:rsidP="00E34777">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00E078DF" w:rsidP="00E34777" w:rsidRDefault="00E078DF" w14:paraId="34C5EA08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What Is Harassment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AFF5F2" w14:textId="77777777" w:rsidR="00E078DF" w:rsidRDefault="00B226E1" w:rsidP="00B226E1">
+    <w:p w:rsidR="00E078DF" w:rsidP="00B226E1" w:rsidRDefault="00B226E1" w14:paraId="27AFF5F2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B226E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Harassment can be any unwanted attention or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> behaviour that a person finds </w:t>
       </w:r>
       <w:r w:rsidRPr="00B226E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -945,686 +886,686 @@
         </w:rPr>
         <w:t xml:space="preserve">l threatened or uncomfortable, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B226E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>leading to a loss of dignity or self-respect. It ma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">y be persistent or an isolated </w:t>
       </w:r>
       <w:r w:rsidRPr="00B226E1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247B1D5E" w14:textId="77777777" w:rsidR="00000EF6" w:rsidRPr="00000EF6" w:rsidRDefault="00000EF6" w:rsidP="00000EF6">
+    <w:p w:rsidRPr="00000EF6" w:rsidR="00000EF6" w:rsidP="00000EF6" w:rsidRDefault="00000EF6" w14:paraId="247B1D5E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00000EF6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Harassment can take many forms and may inclu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">de the following, which is not </w:t>
       </w:r>
       <w:r w:rsidRPr="00000EF6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">exhaustive: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2222762E" w14:textId="77777777" w:rsidR="00000EF6" w:rsidRPr="003D2F07" w:rsidRDefault="00000EF6" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00000EF6" w:rsidP="003D2F07" w:rsidRDefault="00000EF6" w14:paraId="2222762E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Unnecessary and unwanted physical contact ranging from touching to serious sexual or physical assault. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1C886F" w14:textId="53CE68C6" w:rsidR="00000EF6" w:rsidRPr="003D2F07" w:rsidRDefault="00000EF6" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00000EF6" w:rsidP="003D2F07" w:rsidRDefault="00000EF6" w14:paraId="1F1C886F" w14:textId="53CE68C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Derogatory or degrading comments relating to a</w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> protected</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> characteristic. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB753E9" w14:textId="11BDDC46" w:rsidR="00000EF6" w:rsidRPr="003D2F07" w:rsidRDefault="00000EF6" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00000EF6" w:rsidP="003D2F07" w:rsidRDefault="00000EF6" w14:paraId="3AB753E9" w14:textId="11BDDC46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Display, storage or circulation of offensive material (including pictures, objects, written </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2065" w:rsidRPr="003D2F07">
+      <w:r w:rsidRPr="003D2F07" w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>materials,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or information held on computer). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261AF633" w14:textId="696F741C" w:rsidR="00000EF6" w:rsidRPr="003D2F07" w:rsidRDefault="00000EF6" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00000EF6" w:rsidP="003D2F07" w:rsidRDefault="00000EF6" w14:paraId="261AF633" w14:textId="696F741C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Unfair treatment, which might include deliberate exclusion from conversations or event</w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, for reasons based on a </w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>protected</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> characteristic. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B818204" w14:textId="1C21209A" w:rsidR="00000EF6" w:rsidRPr="003D2F07" w:rsidRDefault="00000EF6" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00000EF6" w:rsidP="003D2F07" w:rsidRDefault="00000EF6" w14:paraId="5B818204" w14:textId="1C21209A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>Offensive, hostile, intimidating, malicious or insulting behaviour</w:t>
+      </w:r>
+      <w:r w:rsidR="00531A5B">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2F07">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an abuse or misuse of power which is meant to undermine, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2F07" w:rsidR="00FC2065">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>humiliate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D2F07">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or injure the person on the receiving end.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00132F2D" w:rsidP="00132F2D" w:rsidRDefault="00D327AF" w14:paraId="1265C0B4" w14:textId="747C1FA7">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D327AF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serious forms of harassment could be a criminal offence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00B127DB" w:rsidP="00132F2D" w:rsidRDefault="00B127DB" w14:paraId="649E666C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2F07">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Offensive, hostile, intimidating, malicious or insulting behaviour</w:t>
+        <w:t>What Is Bullying?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B127DB" w:rsidR="00B127DB" w:rsidP="00B127DB" w:rsidRDefault="00B127DB" w14:paraId="2BCC1D72" w14:textId="09C72FA6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Bullying is a more general form of harassment that is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not based on race, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2065">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>sex,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any </w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...61 lines deleted...]
-      </w:pPr>
+        <w:t>other protected</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B127DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Bullying is a more general form of harassment that is</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> not based on race, </w:t>
+        <w:t xml:space="preserve"> characteristic. As with harassment it ca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n be defined as words, </w:t>
       </w:r>
       <w:r w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>sex,</w:t>
-[...13 lines deleted...]
-        <w:t>other protected</w:t>
+        <w:t>actions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B127DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> characteristic. As with harassment it ca</w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:t>or other conduct which ridicules, intimidates or th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reatens and affects individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dignity and well-being. It is generally behaviour that ca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n be identified as a misuse of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">power. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B127DB" w:rsidP="00B127DB" w:rsidRDefault="00B127DB" w14:paraId="50925A95" w14:textId="390D88CC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>People affected by bullying often feel the matter appears</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trivial or that they may have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">difficulty in describing it. Bullying behaviour is largely </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identified not so much by what </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B127DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B127DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>or other conduct which ridicules, intimidates or th</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidR="00575E14">
+        <w:t xml:space="preserve">been done, but rather by the effect that it has on the recipient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B2255" w:rsidR="005B2255" w:rsidP="005B2255" w:rsidRDefault="005B2255" w14:paraId="19A9DA80" w14:textId="6D7E03DE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B2255">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Examples of bullying could include</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B127DB">
-[...13 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00643D9D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>though this is not exhaustive</w:t>
+      </w:r>
+      <w:r w:rsidR="00643D9D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidRPr="005B2255">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Examples of bullying could include</w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24302835" w14:textId="34FCA6C3" w:rsidR="005B2255" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005B2255" w:rsidP="003D2F07" w:rsidRDefault="005B2255" w14:paraId="24302835" w14:textId="34FCA6C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Persistent</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> criticism</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (although legitimate, </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2065" w:rsidRPr="003D2F07">
+      <w:r w:rsidRPr="003D2F07" w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>constructive,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and fair criticism is not bullying)</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66834C92" w14:textId="51EBD6BC" w:rsidR="005B2255" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005B2255" w:rsidP="003D2F07" w:rsidRDefault="005B2255" w14:paraId="66834C92" w14:textId="51EBD6BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Shouting at</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> others</w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561D7CA4" w14:textId="77777777" w:rsidR="005B2255" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005B2255" w:rsidP="003D2F07" w:rsidRDefault="005B2255" w14:paraId="561D7CA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliberate isolation by ignoring or excluding a person. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4443863B" w14:textId="77777777" w:rsidR="005B2255" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005B2255" w:rsidP="003D2F07" w:rsidRDefault="005B2255" w14:paraId="4443863B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Withholding information or removing areas of responsibility without justification. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81596D" w14:textId="77777777" w:rsidR="005B2255" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="005B2255" w:rsidP="003D2F07" w:rsidRDefault="005B2255" w14:paraId="6D81596D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Spreading malicious rumours. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16509C31" w14:textId="5745CE2E" w:rsidR="00397B0D" w:rsidRPr="003D2F07" w:rsidRDefault="005B2255" w:rsidP="005B2255">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00397B0D" w:rsidP="005B2255" w:rsidRDefault="005B2255" w14:paraId="16509C31" w14:textId="5745CE2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Undermining a person’s self-respect by treatment that denigrates, ridicules, intimidates, demeans or is physically abusive. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D84C55D" w14:textId="1EE510BE" w:rsidR="00397B0D" w:rsidRDefault="00397B0D" w:rsidP="00397B0D">
+    <w:p w:rsidR="00397B0D" w:rsidP="00397B0D" w:rsidRDefault="00397B0D" w14:paraId="2D84C55D" w14:textId="1EE510BE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00397B0D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Harassment or bullying is not dependent on an intention</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> to cause distress or hurt but </w:t>
       </w:r>
       <w:r w:rsidRPr="00397B0D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1636,292 +1577,292 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> As a result, it is possible </w:t>
       </w:r>
       <w:r w:rsidRPr="00397B0D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">that behaviour that is acceptable to some </w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>people</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> may cause embarrassment, </w:t>
       </w:r>
-      <w:r w:rsidR="00FC2065" w:rsidRPr="00397B0D">
+      <w:r w:rsidRPr="00397B0D" w:rsidR="00FC2065">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>distress,</w:t>
       </w:r>
       <w:r w:rsidRPr="00397B0D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or anxiety to others. Therefore, harassment or b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ullying relates essentially to </w:t>
       </w:r>
       <w:r w:rsidRPr="00397B0D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">the perceptions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">and feelings of the recipient. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B06A211" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="00397B0D">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="00397B0D" w:rsidRDefault="00A12C4D" w14:paraId="2B06A211" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>What is the Impact of Bullying and Harassment?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38842E1C" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="00A12C4D" w:rsidRDefault="00A12C4D" w:rsidP="00A12C4D">
+    <w:p w:rsidRPr="00A12C4D" w:rsidR="00A12C4D" w:rsidP="00A12C4D" w:rsidRDefault="00A12C4D" w14:paraId="38842E1C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12C4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The impact of bullying and harassment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>may include</w:t>
       </w:r>
       <w:r w:rsidRPr="00A12C4D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9AA09" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="003D2F07" w:rsidRDefault="00A12C4D" w14:paraId="41E9AA09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Bullying and harassment may make someone feel anxious and humiliated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2CE826" w14:textId="6126286B" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="003D2F07" w:rsidRDefault="00A12C4D" w14:paraId="3C2CE826" w14:textId="6126286B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>People may feel angry and frustrated</w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D2BB38" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="003D2F07" w:rsidRDefault="00A12C4D" w14:paraId="21D2BB38" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Some people may try to retaliate in some way. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C651CC6" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="003D2F07" w:rsidRDefault="00A12C4D" w14:paraId="2C651CC6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Others may become frightened and demotivated. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0DB212" w14:textId="77777777" w:rsidR="00A12C4D" w:rsidRPr="003D2F07" w:rsidRDefault="00A12C4D" w:rsidP="003D2F07">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00A12C4D" w:rsidP="003D2F07" w:rsidRDefault="00A12C4D" w14:paraId="3E0DB212" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Stress, loss of self-confidence and self-esteem caused by harassment or bullying can lead to illness, absence from duties, and even resignation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE8391C" w14:textId="7E9A623B" w:rsidR="00051292" w:rsidRPr="009C3FAA" w:rsidRDefault="00A12C4D" w:rsidP="00A12C4D">
+    <w:p w:rsidRPr="009C3FAA" w:rsidR="00051292" w:rsidP="00A12C4D" w:rsidRDefault="00A12C4D" w14:paraId="5EE8391C" w14:textId="7E9A623B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Almost always motivation and morale </w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> affected and relations in the workplace suffer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE3DD43" w14:textId="77777777" w:rsidR="00C91BD5" w:rsidRPr="003D2F07" w:rsidRDefault="00C91BD5" w:rsidP="00A12C4D">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00C91BD5" w:rsidP="00A12C4D" w:rsidRDefault="00C91BD5" w14:paraId="0DE3DD43" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What is Victimisation?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AC1101" w14:textId="5AA12F74" w:rsidR="00C822C4" w:rsidRDefault="00C91BD5" w:rsidP="00C91BD5">
+    <w:p w:rsidR="00C822C4" w:rsidP="00C91BD5" w:rsidRDefault="00C91BD5" w14:paraId="79AC1101" w14:textId="5AA12F74">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C91BD5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Victimisation is treating </w:t>
       </w:r>
       <w:r w:rsidR="00531A5B">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a colleague</w:t>
       </w:r>
       <w:r w:rsidRPr="00C91BD5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1948,473 +1889,518 @@
         </w:rPr>
         <w:t>nce against a</w:t>
       </w:r>
       <w:r w:rsidR="00575E14">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>nother</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C91BD5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">colleague. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59154002" w14:textId="77777777" w:rsidR="00C822C4" w:rsidRPr="003D2F07" w:rsidRDefault="00C822C4" w:rsidP="00C91BD5">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00C822C4" w:rsidP="00C91BD5" w:rsidRDefault="00C822C4" w14:paraId="59154002" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What Should I Do if I Think I’m Being Bullied, Harassed or Victimised?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F457541" w14:textId="77777777" w:rsidR="00EC1C82" w:rsidRDefault="00EC1C82" w:rsidP="00C822C4">
+    <w:p w:rsidR="00EC1C82" w:rsidP="00C822C4" w:rsidRDefault="00EC1C82" w14:paraId="1F457541" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Initially you should follow the MKHH guidelines on </w:t>
       </w:r>
       <w:r w:rsidRPr="00643D9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>“Raising an Issue”.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B00100" w14:textId="281D6EDD" w:rsidR="00C822C4" w:rsidRPr="003D2F07" w:rsidRDefault="00F94E61" w:rsidP="00C822C4">
+    <w:p w:rsidRPr="003D2F07" w:rsidR="00C822C4" w:rsidP="00C822C4" w:rsidRDefault="00F94E61" w14:paraId="46B00100" w14:textId="281D6EDD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>I’ve Tried to Manage the Situation Informally But It Hasn’t Worked</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> What Next?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6923344A" w14:textId="32554ABB" w:rsidR="00F94E61" w:rsidRDefault="00F94E61" w:rsidP="00C822C4">
+    <w:p w:rsidR="00F94E61" w:rsidP="00C822C4" w:rsidRDefault="00F94E61" w14:paraId="6923344A" w14:textId="32554ABB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If informal ways of managing the situation haven’t worked you should follow the</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> either</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> MKHH </w:t>
       </w:r>
       <w:r w:rsidRPr="00643D9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Complaints Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> or, for paid staff, the </w:t>
       </w:r>
-      <w:r w:rsidR="00643D9D" w:rsidRPr="00643D9D">
+      <w:r w:rsidRPr="00643D9D" w:rsidR="00643D9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Grievance Procedure</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0699EC2E" w14:textId="112E065C" w:rsidR="00036C22" w:rsidRDefault="00942D43" w:rsidP="00C822C4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003D2F07">
+    <w:p w:rsidR="00036C22" w:rsidP="00C822C4" w:rsidRDefault="00942D43" w14:paraId="0699EC2E" w14:textId="112E065C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D2F07" w:rsidR="00942D43">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>If the behaviour against you is a criminal offence, we will take the necessary action</w:t>
       </w:r>
       <w:r w:rsidR="00643D9D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and involve the police.</w:t>
       </w:r>
       <w:r w:rsidRPr="003D2F07">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB6B89C" w14:textId="353DAB32" w:rsidR="00643D9D" w:rsidRPr="00643D9D" w:rsidRDefault="00643D9D" w:rsidP="00C822C4">
+    <w:p w:rsidR="180A30B7" w:rsidP="3E405F27" w:rsidRDefault="180A30B7" w14:paraId="4D52B8D8" w14:textId="73542FB8">
+      <w:pPr>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3E405F27" w:rsidR="180A30B7">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>See also the MKHH Code of Conduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00643D9D" w:rsidR="00643D9D" w:rsidP="00C822C4" w:rsidRDefault="00643D9D" w14:paraId="2DB6B89C" w14:textId="353DAB32">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00643D9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Vicky Attwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A064666" w14:textId="19DD6612" w:rsidR="001F1732" w:rsidRDefault="001F1732" w:rsidP="00C822C4">
+    <w:p w:rsidR="001F1732" w:rsidP="00C822C4" w:rsidRDefault="001F1732" w14:paraId="5A064666" w14:textId="19DD6612">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F1732">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>March 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA19043" w14:textId="74A65C3D" w:rsidR="00643D9D" w:rsidRDefault="00643D9D" w:rsidP="00C822C4">
+    <w:p w:rsidR="00643D9D" w:rsidP="00C822C4" w:rsidRDefault="00643D9D" w14:paraId="5DA19043" w14:textId="74A65C3D">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(Reviewed August 2019)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2D8DF7" w14:textId="19F0FF34" w:rsidR="00531A5B" w:rsidRPr="001F1732" w:rsidRDefault="00531A5B" w:rsidP="00C822C4">
+    <w:p w:rsidRPr="001F1732" w:rsidR="00531A5B" w:rsidP="00C822C4" w:rsidRDefault="00531A5B" w14:paraId="2D2D8DF7" w14:textId="19F0FF34">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Reviewed April 2020)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28339045" w14:textId="77777777" w:rsidR="00002489" w:rsidRDefault="00002489" w:rsidP="00002489">
+    <w:p w:rsidR="00002489" w:rsidP="00002489" w:rsidRDefault="00002489" w14:paraId="28339045" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00002489">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Reviewed by MKHH Policy Review Working Group September 2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6596DD0A" w14:textId="32463B3D" w:rsidR="00FC2065" w:rsidRPr="00002489" w:rsidRDefault="00FC2065" w:rsidP="00002489">
+    <w:p w:rsidR="00FC2065" w:rsidP="00002489" w:rsidRDefault="00FC2065" w14:paraId="6596DD0A" w14:textId="32463B3D">
       <w:pPr>
         <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Reviewed and amended by Vicky Attwood, March 2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC79EE8" w14:textId="77777777" w:rsidR="00C822C4" w:rsidRPr="005E4C06" w:rsidRDefault="00C822C4" w:rsidP="00C91BD5">
-[...9 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:p w:rsidRPr="00002489" w:rsidR="00F76CFE" w:rsidP="00002489" w:rsidRDefault="00F76CFE" w14:paraId="412B9B4B" w14:textId="220AE76D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(Reviewed and amended by Policy Working Group April 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4C06" w:rsidR="00C822C4" w:rsidP="00C91BD5" w:rsidRDefault="00C822C4" w14:paraId="3DC79EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005E4C06" w:rsidR="00C822C4">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5FB6A3" w14:textId="77777777" w:rsidR="00FF589B" w:rsidRDefault="00FF589B" w:rsidP="004D370C">
+    <w:p w:rsidR="00C04487" w:rsidP="004D370C" w:rsidRDefault="00C04487" w14:paraId="6047CB90" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FFB4F06" w14:textId="77777777" w:rsidR="00FF589B" w:rsidRDefault="00FF589B" w:rsidP="004D370C">
+    <w:p w:rsidR="00C04487" w:rsidP="004D370C" w:rsidRDefault="00C04487" w14:paraId="20FDC4A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FCA1FB5" w14:textId="77777777" w:rsidR="00FF589B" w:rsidRDefault="00FF589B" w:rsidP="004D370C">
+    <w:p w:rsidR="00C04487" w:rsidP="004D370C" w:rsidRDefault="00C04487" w14:paraId="35293079" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E69D1F1" w14:textId="77777777" w:rsidR="00FF589B" w:rsidRDefault="00FF589B" w:rsidP="004D370C">
+    <w:p w:rsidR="00C04487" w:rsidP="004D370C" w:rsidRDefault="00C04487" w14:paraId="004DB2A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64EC3453" w14:textId="3144EE58" w:rsidR="004D370C" w:rsidRDefault="00531A5B" w:rsidP="00531A5B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="004D370C" w:rsidP="00531A5B" w:rsidRDefault="00531A5B" w14:paraId="64EC3453" w14:textId="3144EE58">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4366C157" wp14:editId="56B2618B">
           <wp:extent cx="873760" cy="873760"/>
           <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2433,816 +2419,827 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="873760" cy="873760"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="042826F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D16D120"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26250559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B89CED7C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43031C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51DE015A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64FD06A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24C29870"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ECA5782"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF3A6FAE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="902715672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1228495723">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2022392728">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="908685697">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="364454161">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005E4C06"/>
     <w:rsid w:val="00000EF6"/>
     <w:rsid w:val="00002489"/>
     <w:rsid w:val="00036C22"/>
     <w:rsid w:val="00051292"/>
     <w:rsid w:val="000847F3"/>
     <w:rsid w:val="00132F2D"/>
     <w:rsid w:val="00196D1F"/>
     <w:rsid w:val="001F1732"/>
     <w:rsid w:val="00250170"/>
+    <w:rsid w:val="002A1F30"/>
     <w:rsid w:val="0038632D"/>
     <w:rsid w:val="00397B0D"/>
     <w:rsid w:val="003D2F07"/>
     <w:rsid w:val="00475AFA"/>
     <w:rsid w:val="004D370C"/>
+    <w:rsid w:val="00507E1C"/>
     <w:rsid w:val="00531A5B"/>
     <w:rsid w:val="00536E51"/>
     <w:rsid w:val="00575E14"/>
     <w:rsid w:val="005B2255"/>
     <w:rsid w:val="005E4C06"/>
     <w:rsid w:val="00643D9D"/>
     <w:rsid w:val="006B6EFD"/>
     <w:rsid w:val="00713F93"/>
     <w:rsid w:val="0077593B"/>
+    <w:rsid w:val="007B2D01"/>
     <w:rsid w:val="00852D23"/>
     <w:rsid w:val="008C4CB3"/>
     <w:rsid w:val="009372D7"/>
     <w:rsid w:val="00942D43"/>
     <w:rsid w:val="00980A9E"/>
     <w:rsid w:val="009A5F22"/>
     <w:rsid w:val="009C3FAA"/>
     <w:rsid w:val="00A12C4D"/>
     <w:rsid w:val="00B127DB"/>
     <w:rsid w:val="00B226E1"/>
     <w:rsid w:val="00B62B30"/>
     <w:rsid w:val="00B63DF2"/>
     <w:rsid w:val="00BE59D6"/>
+    <w:rsid w:val="00C04487"/>
     <w:rsid w:val="00C822C4"/>
     <w:rsid w:val="00C91BD5"/>
     <w:rsid w:val="00CF7DEC"/>
     <w:rsid w:val="00D327AF"/>
     <w:rsid w:val="00E078DF"/>
+    <w:rsid w:val="00E2483A"/>
     <w:rsid w:val="00E34777"/>
     <w:rsid w:val="00EC1C82"/>
+    <w:rsid w:val="00F76CFE"/>
     <w:rsid w:val="00F94E61"/>
     <w:rsid w:val="00FC2065"/>
+    <w:rsid w:val="00FE16E4"/>
     <w:rsid w:val="00FE2C05"/>
     <w:rsid w:val="00FF589B"/>
+    <w:rsid w:val="180A30B7"/>
+    <w:rsid w:val="3A69F09B"/>
+    <w:rsid w:val="3E405F27"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4EC8BB3A"/>
   <w15:docId w15:val="{67B25EA1-5C84-4D79-AE14-8F5E72A70385}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3398,52 +3395,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3510,163 +3507,228 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D2F07"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D370C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D370C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D370C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D370C"/>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E2483A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E2483A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E2483A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E2483A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E2483A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="282082107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3914,70 +3976,363 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100983A3139BCB43E48918F31D8EBD35330" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01e0dedd3c0ac4c409e74a9be27ff53b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e330cc2f-079b-40a2-9330-006e23e4dbb9" xmlns:ns3="e5f90a1c-a1fc-417f-a064-9348b424070c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="84095695a6cc4ddadce3c8009675a4c6" ns2:_="" ns3:_="">
+    <xsd:import namespace="e330cc2f-079b-40a2-9330-006e23e4dbb9"/>
+    <xsd:import namespace="e5f90a1c-a1fc-417f-a064-9348b424070c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e330cc2f-079b-40a2-9330-006e23e4dbb9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="64f65482-827c-4549-9296-896eb3798ec0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e5f90a1c-a1fc-417f-a064-9348b424070c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8f18bcb9-a0f3-4621-b482-4ccd23e27a63}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e5f90a1c-a1fc-417f-a064-9348b424070c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e330cc2f-079b-40a2-9330-006e23e4dbb9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e5f90a1c-a1fc-417f-a064-9348b424070c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CAFE1C9-0A8C-4FD0-833B-3393BF1310A8}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DC0DF6E-6AF9-4733-82B4-75149CDEDF0F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52556A2F-37A1-4F36-9C08-F109E46F415A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e330cc2f-079b-40a2-9330-006e23e4dbb9"/>
+    <ds:schemaRef ds:uri="e5f90a1c-a1fc-417f-a064-9348b424070c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Glasgow Life</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>pubuser</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Vicky Attwood</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100983A3139BCB43E48918F31D8EBD35330</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>